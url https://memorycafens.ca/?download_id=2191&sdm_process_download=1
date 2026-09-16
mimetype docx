--- v0 (2025-10-06)
+++ v1 (2026-09-16)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="7EAA9197" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="001656FC" w:rsidRDefault="00340EC0" w:rsidP="00340EC0">
+    <w:p w:rsidR="004C6954" w:rsidRPr="001656FC" w:rsidRDefault="00340EC0" w:rsidP="00340EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001656FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="001656FC">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
@@ -69,132 +69,132 @@
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ATION</w:t>
       </w:r>
       <w:r w:rsidR="001656FC" w:rsidRPr="001656FC">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> HÔTE</w:t>
       </w:r>
       <w:r w:rsidRPr="001656FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A05AF1" w14:textId="77777777" w:rsidR="00072137" w:rsidRPr="001656FC" w:rsidRDefault="00072137" w:rsidP="00D9099B">
+    <w:p w:rsidR="00072137" w:rsidRPr="001656FC" w:rsidRDefault="00072137" w:rsidP="00D9099B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CDD0F3" w14:textId="77777777" w:rsidR="00072137" w:rsidRPr="001656FC" w:rsidRDefault="00072137" w:rsidP="00D9099B">
+    <w:p w:rsidR="00072137" w:rsidRPr="001656FC" w:rsidRDefault="00072137" w:rsidP="00D9099B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD5EECB" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B" w:rsidP="00D9099B">
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B" w:rsidP="00D9099B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Memory Café</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7636A687" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B" w:rsidP="00D9099B">
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B" w:rsidP="00D9099B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
       <w:r w:rsidR="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ulaire d’Inscription</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299F7F82" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B" w:rsidP="00D9099B">
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B" w:rsidP="00D9099B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Date/Dates:</w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
@@ -268,51 +268,51 @@
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pas de frais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EB5872" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00546371">
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00546371">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Veuillez e</w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>nvo</w:t>
@@ -323,51 +323,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">yer </w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>le formulaire rempli à</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DACEC6C" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00340EC0">
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00340EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> INSER</w:t>
       </w:r>
       <w:r w:rsidR="00546371" w:rsidRPr="00546371">
         <w:rPr>
@@ -409,823 +409,861 @@
       </w:r>
       <w:r w:rsidR="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>INSCRIPTIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF6D15D" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00546371" w:rsidRDefault="004C6954">
+    <w:p w:rsidR="004C6954" w:rsidRPr="00546371" w:rsidRDefault="004C6954">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20CAA671" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00D9099B" w:rsidRDefault="00546371">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="008D5F1B" w:rsidRDefault="00546371">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="008D5F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="008D5F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="008D5F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="008D5F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00546371">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Téléphone: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__________________Courrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>: ________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00546371" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Alternatif ou d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00546371" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>rgence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>: _____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00546371">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Téléphone: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__________________Courrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>: _________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information </w:t>
+      </w:r>
+      <w:r w:rsidR="00546371" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Médicale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00546371" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toutes ces informations </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>restent</w:t>
+      </w:r>
+      <w:r w:rsidR="00546371" w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidentielles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0049785B" w:rsidRPr="005B43E9" w:rsidRDefault="00D768F9" w:rsidP="0049785B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e/la</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>/e a-t-il/elle</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des contraintes physiques ou une condition médicale </w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>don</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t on devrait </w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>être au courant?</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00072137">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="005B43E9" w:rsidRDefault="00D9099B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00D9099B">
-[...5 lines deleted...]
-        <w:t>__</w:t>
+      <w:r w:rsidR="0049785B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_ __________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196005BC" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00546371">
-[...33 lines deleted...]
-        <w:t>__</w:t>
+    <w:p w:rsidR="00D9099B" w:rsidRPr="005B43E9" w:rsidRDefault="00D768F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le/la participant/e a-t-il/elle</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des allergies (alimentaires ou autres)?</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___ ________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C8B81E" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B">
-[...62 lines deleted...]
-      <w:r w:rsidR="00072137" w:rsidRPr="00546371">
+    <w:p w:rsidR="00D9099B" w:rsidRPr="005B43E9" w:rsidRDefault="00D768F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>-t-il</w:t>
+      </w:r>
+      <w:r w:rsidR="005B43E9" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autre chose que vous aimeriez nous faire savoir</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>? ________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="0049785B" w:rsidRPr="00546371">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__ ________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__ _________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_ ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="0049785B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164C20EE" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00546371">
-[...34 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00072137" w:rsidRPr="005B43E9" w:rsidRDefault="00072137">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="01980FA0" w14:textId="77777777" w:rsidR="00D9099B" w:rsidRPr="00546371" w:rsidRDefault="00D9099B">
-[...537 lines deleted...]
-    <w:p w14:paraId="73593366" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="005B43E9" w:rsidRDefault="005B43E9">
+    <w:p w:rsidR="004C6954" w:rsidRPr="005B43E9" w:rsidRDefault="005B43E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B43E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Y a-t-il des obstacles qui pourraient vous emp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
@@ -1390,70 +1428,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>__ ________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00072137" w:rsidRPr="005B43E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="005B43E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">__ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4015CD69" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00593BFC" w:rsidRDefault="00D9099B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Program Participant Waiver, Release and Knowledge of Agreement: </w:t>
+    <w:p w:rsidR="004C6954" w:rsidRPr="008D5F1B" w:rsidRDefault="008D5F1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Décharge, Prise de Connaissance et Accord du Participant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F760AA4" w14:textId="77777777" w:rsidR="00944809" w:rsidRDefault="00E6271E" w:rsidP="00E6271E">
+    <w:p w:rsidR="00944809" w:rsidRDefault="00E6271E" w:rsidP="00E6271E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Je sou</w:t>
       </w:r>
       <w:r w:rsidR="0090719E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
@@ -1662,51 +1702,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340EC0" w:rsidRPr="002C4110">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="002C4110">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E82F2B9" w14:textId="77777777" w:rsidR="00E6271E" w:rsidRDefault="002C4110" w:rsidP="00E6271E">
+    <w:p w:rsidR="00E6271E" w:rsidRDefault="002C4110" w:rsidP="00E6271E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Je comprends et accepte qu’il est </w:t>
       </w:r>
       <w:r w:rsidR="0090719E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
@@ -1793,79 +1833,70 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> participer au Memory Café sans risque pour sa </w:t>
       </w:r>
       <w:r w:rsidR="00985E8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>santé ou pour la santé des autres.</w:t>
       </w:r>
       <w:r w:rsidRPr="00725B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A65F13" w14:textId="5F14338D" w:rsidR="00593BFC" w:rsidRDefault="00E6271E" w:rsidP="00593BFC">
+    <w:p w:rsidR="00593BFC" w:rsidRDefault="00E6271E" w:rsidP="00593BFC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Je libère </w:t>
       </w:r>
-      <w:r w:rsidR="005B2A3C">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00AF3D55" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r w:rsidR="00AF3D55" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>NOM DE VILLE OU ORGANISATION HÔTE ]</w:t>
       </w:r>
       <w:r w:rsidR="00AF3D55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1933,174 +1964,154 @@
       <w:r w:rsidR="00985E8A" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>et j</w:t>
       </w:r>
       <w:r w:rsidR="00944809" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">e m’engage à ne pas poursuivre juridiquement </w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">e m’engage à ne pas poursuivre juridiquement [ </w:t>
+      </w:r>
       <w:r w:rsidR="00944809" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">[ </w:t>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>NOM DE VILLE OU ORGANISATION HÔTE ]</w:t>
+      </w:r>
+      <w:r w:rsidR="00944809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , ainsi que ses dirigeants, employés, bénévoles, représentants et agents, </w:t>
       </w:r>
       <w:r w:rsidR="00944809" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="fr-CA"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> , ainsi que ses dirigeants, employés, bénévoles, représentants et agents, </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>pour toute responsabilit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>é ou réclamation découlant de ma/sa</w:t>
       </w:r>
       <w:r w:rsidR="00944809" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>pour toute responsabilit</w:t>
+        <w:t xml:space="preserve"> participation à cette activité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>é ou réclamation découlant de ma/sa</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> participation à cette activité</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>à l’exception de blessures résultant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> de négligence grave ou intentionnelle des personnes ci-nommées</w:t>
       </w:r>
       <w:r w:rsidR="00593BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199A3AC4" w14:textId="77777777" w:rsidR="00593BFC" w:rsidRPr="00985E8A" w:rsidRDefault="00593BFC" w:rsidP="00593BFC">
+    <w:p w:rsidR="00593BFC" w:rsidRPr="00985E8A" w:rsidRDefault="00593BFC" w:rsidP="00593BFC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Je prends ces engagements à mon nom et celui de mes exécuteurs testamentaires, mes héritiers, mes proches parents, successeurs, et ayants droit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCD2308" w14:textId="77777777" w:rsidR="0049785B" w:rsidRPr="00D768F9" w:rsidRDefault="00D25D96" w:rsidP="0049785B">
+    <w:p w:rsidR="0049785B" w:rsidRPr="00D768F9" w:rsidRDefault="00D25D96" w:rsidP="0049785B">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Nom du Participant</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2123,51 +2134,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C5BBBA" w14:textId="77777777" w:rsidR="0049785B" w:rsidRPr="00D768F9" w:rsidRDefault="00D9099B" w:rsidP="0049785B">
+    <w:p w:rsidR="0049785B" w:rsidRPr="00D768F9" w:rsidRDefault="00D9099B" w:rsidP="0049785B">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
@@ -2180,113 +2191,113 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidR="00072137" w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00D25D96" w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BFB5E5" w14:textId="77777777" w:rsidR="00593BFC" w:rsidRDefault="00593BFC" w:rsidP="0049785B">
+    <w:p w:rsidR="00593BFC" w:rsidRDefault="00593BFC" w:rsidP="0049785B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35B1FE9D" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00D768F9" w:rsidRDefault="00D9099B" w:rsidP="0049785B">
+    <w:p w:rsidR="004C6954" w:rsidRPr="00D768F9" w:rsidRDefault="00D9099B" w:rsidP="0049785B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="0049785B" w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D768F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0881A082" w14:textId="77777777" w:rsidR="00593BFC" w:rsidRDefault="00593BFC">
+    <w:p w:rsidR="00593BFC" w:rsidRDefault="00593BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF75C09" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00D25D96" w:rsidRDefault="00D9099B">
+    <w:p w:rsidR="004C6954" w:rsidRPr="00D25D96" w:rsidRDefault="00D9099B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Consent</w:t>
       </w:r>
       <w:r w:rsidR="0090719E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
@@ -2311,51 +2322,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>idéos</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25D96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25D96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F92CA0A" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00F55108" w:rsidRDefault="00F55108">
+    <w:p w:rsidR="004C6954" w:rsidRPr="00F55108" w:rsidRDefault="00F55108">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001656FC" w:rsidRPr="001656FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">our documenter une activité </w:t>
@@ -2614,51 +2625,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>à ces fins uniquement</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="00F55108">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5DDCBE" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00D25D96" w:rsidRDefault="00D25D96">
+    <w:p w:rsidR="004C6954" w:rsidRPr="00D25D96" w:rsidRDefault="00D25D96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Oui</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="00D25D96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
@@ -2767,51 +2778,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00D9099B" w:rsidRPr="00D25D96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EA2948" w14:textId="77777777" w:rsidR="004C6954" w:rsidRPr="00944809" w:rsidRDefault="00D9099B">
+    <w:p w:rsidR="004C6954" w:rsidRPr="00944809" w:rsidRDefault="00D9099B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
@@ -2832,641 +2843,399 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="0049785B" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363E9B34" w14:textId="77777777" w:rsidR="00122A66" w:rsidRPr="00944809" w:rsidRDefault="00D9099B">
+    <w:p w:rsidR="00122A66" w:rsidRPr="00944809" w:rsidRDefault="00D9099B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________</w:t>
       </w:r>
       <w:r w:rsidR="007C4543" w:rsidRPr="00944809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00122A66" w:rsidRPr="00944809" w:rsidSect="00072137">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="851" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...2 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00A26733"/>
     <w:rsid w:val="00072137"/>
     <w:rsid w:val="00122A66"/>
     <w:rsid w:val="001656FC"/>
     <w:rsid w:val="002A0A94"/>
     <w:rsid w:val="002C4110"/>
     <w:rsid w:val="002D640A"/>
     <w:rsid w:val="00340EC0"/>
     <w:rsid w:val="0049785B"/>
+    <w:rsid w:val="004C20D8"/>
     <w:rsid w:val="004C6954"/>
     <w:rsid w:val="004D3584"/>
     <w:rsid w:val="00546371"/>
     <w:rsid w:val="00593BFC"/>
-    <w:rsid w:val="005B2A3C"/>
     <w:rsid w:val="005B43E9"/>
     <w:rsid w:val="006D6669"/>
     <w:rsid w:val="00725B00"/>
     <w:rsid w:val="007645C8"/>
     <w:rsid w:val="007C4543"/>
     <w:rsid w:val="007D4770"/>
     <w:rsid w:val="008822A7"/>
+    <w:rsid w:val="008D5F1B"/>
     <w:rsid w:val="0090719E"/>
     <w:rsid w:val="00944809"/>
     <w:rsid w:val="00985E8A"/>
     <w:rsid w:val="00A26733"/>
     <w:rsid w:val="00A574BB"/>
     <w:rsid w:val="00AF3D55"/>
     <w:rsid w:val="00B8712E"/>
     <w:rsid w:val="00BC7D52"/>
     <w:rsid w:val="00BD175C"/>
     <w:rsid w:val="00D25D96"/>
     <w:rsid w:val="00D768F9"/>
     <w:rsid w:val="00D9099B"/>
     <w:rsid w:val="00E33A22"/>
     <w:rsid w:val="00E6271E"/>
     <w:rsid w:val="00F55108"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7629E384"/>
-  <w15:docId w15:val="{E941EFFC-8C61-EE4E-BBDC-227BF19E6BC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...374 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00122A66"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3716,68 +3485,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3598</Characters>
+  <Pages>2</Pages>
+  <Words>624</Words>
+  <Characters>3561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4221</CharactersWithSpaces>
+  <CharactersWithSpaces>4177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Elizabeth Sircom</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>